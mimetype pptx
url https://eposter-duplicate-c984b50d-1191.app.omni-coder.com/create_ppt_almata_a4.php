--- v0 (2025-12-10)
+++ v1 (2026-07-01)
@@ -27,1204 +27,787 @@
   </p:sldIdLst>
   <p:sldSz cx="7500000" cy="10500000"/>
   <p:notesSz cx="10500000" cy="7500000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
 </Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/>
-<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/>
-[...2 lines deleted...]
-<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/>
 </Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <!-- Header -->
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="250000" y="150000"/>
-            <a:ext cx="7000000" cy="650000"/>
+            <a:ext cx="7000000" cy="700000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E74C3C"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ПРОФИЛАКТИКА И ЛЕЧЕНИЕ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
               <a:rPr lang="ru-RU" sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-              <a:t>ПРОФИЛАКТИКА И ЛЕЧЕНИЕ ПЕРЕНОШЕННЫХ НОВОРОЖДЁННЫХ</a:t>
+              </a:rPr>
+              <a:t>ПЕРЕНОШЕННЫХ НОВОРОЖДЁННЫХ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Сагдуллаева Мафура Абдукаримовна, PhD • Ташкентский Государственный Медицинский Университет</a:t>
+              <a:t>Сагдуллаева М.А., PhD • ТГМУ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <!-- LEFT COLUMN -->
-      <!-- АКТУАЛЬНОСТЬ -->
+      <!-- Row 1: АКТУАЛЬНОСТЬ -->
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="LeftCol1"/>
+          <p:cNvPr id="3" name="Section1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="250000" y="900000"/>
-            <a:ext cx="3400000" cy="1300000"/>
+            <a:off x="250000" y="950000"/>
+            <a:ext cx="7000000" cy="1300000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF3CD"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="1100" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C0392B"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>АКТУАЛЬНОСТЬ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
+              <a:rPr lang="ru-RU" sz="850">
+                <a:solidFill>
+                  <a:srgbClr val="555555"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>• FIGO/ACOG: &gt;42 недели | РУз: &gt;287 дней</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="900" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C0392B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Статистика:</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ru-RU" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Согласно FIGO/ACOG: беременность считается переношенной при сроке более 42 недель (294 дня)</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> 15M недоношенных/год, 1M смертность, 10% от общего</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="900" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="C0392B"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Риски:</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>В Республике Узбекистан: более 287 дней (41 неделя)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="ru-RU" sz="900" b="1">
+              <a:t> Асфиксия, нарушения развития, респираторные проблемы</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C0392B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Глобальная статистика:</a:t>
-[...34 lines deleted...]
-              <a:rPr lang="ru-RU" sz="900" b="1">
+              <a:t>Рождаемость 2016-2021:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="555555"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Рост +24% (726,170 → 905,211)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="C0392B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Основные риски:</a:t>
-[...9 lines deleted...]
-              <a:t>Асфиксия, нарушения развития, респираторные проблемы</a:t>
+              <a:t>Заболеваемость:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="555555"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Анемия 17.1%, ГИЭ 15.7%, Бронхиолит 11.9%, Сепсис 8.9%</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <!-- ЦЕЛЬ И МЕТОДЫ -->
+      <!-- Row 2: ЦЕЛЬ И МЕТОДЫ -->
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="LeftCol2"/>
+          <p:cNvPr id="4" name="Section2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="250000" y="2300000"/>
-            <a:ext cx="3400000" cy="1600000"/>
+            <a:off x="250000" y="2350000"/>
+            <a:ext cx="7000000" cy="1400000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1ECF1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="1100" b="1">
                 <a:solidFill>
                   <a:srgbClr val="0C5460"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ЦЕЛЬ И МЕТОДЫ ИССЛЕДОВАНИЯ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="850" b="1">
                 <a:solidFill>
                   <a:srgbClr val="0C5460"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Цель исследования:</a:t>
+              <a:t>Цель:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="555555"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Совершенствование профилактики и лечения переношенных новорождённых</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="900" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="0C5460"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Объект исследования:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="555555"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> 226 беременных + 68 новорождённых</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="900" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="0C5460"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Методы:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="750">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Совершенствование гигиенических особенностей профилактики и лечения нарушений развития и проблем со здоровьем у переношенных новорождённых</a:t>
-[...29 lines deleted...]
-              <a:t>Методы исследования:</a:t>
+              <a:t>1. Аналитический — анализ литературы и данных</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="750">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>1. Аналитический метод — анализ литературы и статистических данных</a:t>
+              <a:t>2. Гигиенический — оценка факторов среды и образа жизни</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="750">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2. Гигиенический метод — оценка факторов окружающей среды</a:t>
+              <a:t>3. Клинический — обследование беременных и новорождённых</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="750">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>3. Клинический метод — обследование беременных и новорождённых</a:t>
+              <a:t>4. Биохимический — лабораторные анализы крови и мочи</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="750">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>4. Биохимический метод — лабораторные анализы крови и мочи</a:t>
-[...9 lines deleted...]
-              <a:t>5. Статистический метод — обработка данных и корреляционный анализ</a:t>
+              <a:t>5. Статистический — обработка данных, корреляционный анализ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <!-- ВЫВОДЫ LEFT -->
+      <!-- Row 3: РЕЗУЛЬТАТЫ И ВЫВОДЫ -->
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="LeftCol3"/>
+          <p:cNvPr id="5" name="Section3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="250000" y="4000000"/>
-            <a:ext cx="3400000" cy="1700000"/>
+            <a:off x="250000" y="3850000"/>
+            <a:ext cx="7000000" cy="1350000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="F8D7DA"/>
+            <a:srgbClr val="D4EDDA"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="1100" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="721C24"/>
-[...2 lines deleted...]
-              <a:t>ВЫВОДЫ И РЕКОМЕНДАЦИИ</a:t>
+                  <a:srgbClr val="155724"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>РЕЗУЛЬТАТЫ И ВЫВОДЫ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="850" b="1">
                 <a:solidFill>
+                  <a:srgbClr val="155724"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ключевые выводы:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="555555"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>• Неправильная организация режима дня после 3-6 месяцев приводит к снижению реакции организма</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="850" b="1">
+                <a:solidFill>
                   <a:srgbClr val="C0392B"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Ключевые выводы:</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>• Грудное вскармливание обязательно!</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="750">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Неправильная организация режима дня после 3-6 месяцев приводит к значительному снижению адаптационных возможностей организма ребёнка</a:t>
+              <a:t> Минимум 6 месяцев</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="555555"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>• Питание матерей: 47% анемия, 52% токсикоз — требуется коррекция</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="850" b="1">
                 <a:solidFill>
-                  <a:srgbClr val="C0392B"/>
-[...3 lines deleted...]
-            </a:r>
+                  <a:srgbClr val="155724"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Рекомендации:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="750">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Минимум 6 месяцев эксклюзивного грудного вскармливания</a:t>
+              <a:t>1. Правильный режим дня и питания для беременных</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="750">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Питание беременных требует коррекции: выявлено 47% случаев анемии и 52% случаев токсикоза беременных</a:t>
-[...156 lines deleted...]
-              <a:t>Структура заболеваемости новорождённых:</a:t>
+              <a:t>2. Обязательное грудное вскармливание минимум 6 месяцев</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="750">
                 <a:solidFill>
                   <a:srgbClr val="555555"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>• Анемия новорождённых — 17.1% случаев</a:t>
-[...205 lines deleted...]
-              <a:t>• Сбалансированное питание матери предотвращает анемию в 65% случаев</a:t>
+              <a:t>3. Регулярный медицинский контроль и профилактика осложнений</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <!-- Images Row -->
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="31" name="Image1"/>
+          <p:cNvPr id="21" name="Image1"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="250000" y="5800000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="32" name="Image2"/>
+            <a:off x="250000" y="5300000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Image2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1150000" y="5800000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="33" name="Image3"/>
+            <a:off x="1430000" y="5300000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Image3"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2050000" y="5800000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="34" name="Image4"/>
+            <a:off x="2610000" y="5300000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Image4"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2950000" y="5800000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="35" name="Image5"/>
+            <a:off x="3790000" y="5300000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Image5"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3850000" y="5800000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="36" name="Image6"/>
+            <a:off x="4970000" y="5300000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Image6"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4750000" y="5800000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="37" name="Image7"/>
+            <a:off x="6150000" y="5300000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Image7"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5650000" y="5800000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="38" name="Image8"/>
+            <a:off x="250000" y="6180000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28" name="Image8"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6550000" y="5800000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="39" name="Image9"/>
+            <a:off x="1430000" y="6180000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29" name="Image9"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="250000" y="6510000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="40" name="Image10"/>
+            <a:off x="2610000" y="6180000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="30" name="Image10"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1150000" y="6510000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="41" name="Image11"/>
+            <a:off x="3790000" y="6180000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31" name="Image11"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2050000" y="6510000"/>
-[...9 lines deleted...]
-          <p:cNvPr id="42" name="Image12"/>
+            <a:off x="4970000" y="6180000"/>
+            <a:ext cx="1100000" cy="800000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Image12"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2950000" y="6510000"/>
-[...88 lines deleted...]
-            <a:ext cx="850000" cy="650000"/>
+            <a:off x="6150000" y="6180000"/>
+            <a:ext cx="1100000" cy="800000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <!-- Footer -->
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Footer"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="250000" y="10000000"/>
+            <a:off x="250000" y="9950000"/>
             <a:ext cx="7000000" cy="400000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2C3E50"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="900">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>МЕДИЦИНСКИЕ ИССЛЕДОВАНИЯ • Ташкентский Государственный Медицинский Университет • 2025</a:t>
+              <a:t>МЕДИЦИНСКИЕ ИССЛЕДОВАНИЯ • Ташкентский ГМУ • 2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:sld>
 </file>